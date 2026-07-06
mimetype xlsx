--- v0 (2026-05-06)
+++ v1 (2026-07-06)
@@ -8,1040 +8,1320 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Actions" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="402" uniqueCount="327">
   <si>
     <t>Slug</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Stage</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Neighborhood</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
     <t>Longitude</t>
   </si>
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Progress (%)</t>
   </si>
   <si>
-    <t>Max cost (EUR)</t>
-[...4 lines deleted...]
-  <si>
     <t>Last updated</t>
   </si>
   <si>
-    <t>l-nia-de-descomptes-fiscals-per-a-comer-os-de-proximitat</t>
-[...5 lines deleted...]
-    <t>Implantació d’una **línia de bonificacions fiscals** en taxes i tributs municipals per als comerços de proximitat i establiments amb activitat continuada durant tot l’any. Les mesures inclouran: • Reducció temporal (durant un any) del **50% de la taxa d’ocupació de via pública** per a terrasses i exposició de producte. • Bonificació parcial de la **taxa de fems comercials** per als establiments adherits al programa de bones pràctiques ambientals (T02 “Sóller Net i Tranquil”). • Revisió d’ordenan</t>
+    <t>c01-l-nia-de-descomptes-fiscals-per-a-comer-os-de-proximitat-86c8pb415</t>
+  </si>
+  <si>
+    <t>C01 Línia de descomptes fiscals per a comerços de proximitat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implantació d’una línia de bonificacions fiscals en taxes i tributs municipals per als comerços de proximitat i establiments amb activitat continuada durant tot l’any. Les mesures inclouran:
+• Reducció temporal (durant un any) del 50% de la taxa d’ocupació de via pública per a terrasses i exposició de producte.
+• Bonificació parcial de la taxa de fems comercials per als establiments adherits al programa de bones pràctiques ambientals (T02 “Sóller Net i Tranquil”).
+• Revisió d’ordenances fiscals </t>
   </si>
   <si>
     <t>In Progress</t>
   </si>
   <si>
-    <t>2026-05-06T13:57:36.443Z</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">Disseny i llançament d’un **distintiu identificatiu “Producte de Sóller”** per a productes agrícoles, alimentaris, artesanals i de petit comerç elaborats o comercialitzats al municipi. Es tracta d’una marca provisional de caràcter promocional, pendent de consolidació com a segell oficial a mig termini. L’acció inclourà: • Definició del disseny gràfic i manual d’ús del distintiu. • Campanya informativa dirigida a productors i establiments interessats. • Incorporació del distintiu en els punts de </t>
+    <t>2026-06-05T09:14:52.242Z</t>
+  </si>
+  <si>
+    <t>c02-campanya-de-dinamitzaci-comercial-compra-a-s-ller-86c8pb419</t>
+  </si>
+  <si>
+    <t>C02 Campanya de dinamització comercial “Compra a Sóller”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Llançament d’una campanya de dinamització comercial sota el lema “Compra a Sóller”, amb l’objectiu de fomentar el consum local durant tot l’any i especialment en temporada baixa. Les accions previstes inclouran:
+• Campanya visual amb cartelleria, xarxes socials i aparadors tematitzats.
+• Sistema de cupons o descomptes en compres acumulades.
+• Col·laboració amb bars i restaurants per crear experiències combinades (“Compra i degusta Sóller”).
+• Sorteig mensual entre els participants per premiar la</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:51.533Z</t>
+  </si>
+  <si>
+    <t>c03-reactivaci-del-mercat-municipal-com-a-espai-mixt-producte-i-oci-86c8pb41e</t>
+  </si>
+  <si>
+    <t>C03 Reactivació del Mercat Municipal com a espai mixt (producte i oci)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posada en marxa d’un pla de reactivació del Mercat Municipal amb una visió moderna i participada. L’acció inclourà:
+• Redisseny de l’ús dels espais buits per incorporar productes locals, artesania i petites experiències gastronòmiques.
+• Creació d’un calendari d’activitats complementàries (tast de producte, tallers, música en directe, jornades temàtiques).
+• Acondicionament i millora bàsica d’il·luminació, neteja i senyalitzaci interior.
+• Campanya informativa conjunta amb els comerciants del me</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:02:48.403Z</t>
+  </si>
+  <si>
+    <t>c04-creaci-d-un-distintiu-producte-de-s-ller-provisional-86c8pb41n</t>
+  </si>
+  <si>
+    <t>C04 Creació d’un distintiu “Producte de Sóller” provisional</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disseny i llançament d’un distintiu identificatiu “Producte de Sóller” per a productes agrícoles, alimentaris, artesanals i de petit comerç elaborats o comercialitzats al municipi. Es tracta d’una marca provisional de caràcter promocional, pendent de consolidació com a segell oficial a mig termini. L’acció inclourà:
+• Definició del disseny gràfic i manual d’ús del distintiu.
+• Campanya informativa dirigida a productors i establiments interessats.
+• Incorporació del distintiu en els punts de vend</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:50.487Z</t>
+  </si>
+  <si>
+    <t>reactivaci-del-mercat-municipal-fase-2-de-consolidaci-86c8pb43x</t>
+  </si>
+  <si>
+    <t>C05 Reactivació del Mercat Municipal — Fase 2 de consolidació</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar la segona fase del pla de reactivació del Mercat Municipal amb actuacions orientades a dinamitzar l’espai, potenciar el producte local i enfortir la presència de paradistes. Les actuacions inclouran:
+• Definició d’un calendari estable d’activitats (gastronomia, producte local, música).
+• Reforç de la imatge visual i comunicació del Mercat com a espai central del poble.
+• Captació de nous paradistes per a parades actualment buides.
+• Establiment d’acords amb productors locals per pre</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:32.729Z</t>
+  </si>
+  <si>
+    <t>programa-de-digitalitzaci-per-al-comer-local-86c8pb440</t>
+  </si>
+  <si>
+    <t>C06 Programa de digitalització per al comerç local</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Executar un programa gradual de digitalització adreçat als comerços de Sóller i Port de Sóller, sense subvencions directes però amb suport tècnic, formatiu i de visibilitat. Les actuacions inclouran:
+• Sessions de formació en eines digitals bàsiques (Google Business, WhatsApp Business, gestió de ressenyes).
+• Creació de guies pràctiques sobre presència online i venda per xarxes socials.
+• Acompanyament personalitzat a comerços que ho sol·licitin per optimitzar perfils digitals.
+• Integració dels</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:32.115Z</t>
+  </si>
+  <si>
+    <t>marca-producte-de-s-ller-fase-de-consolidaci-86c8pb441</t>
+  </si>
+  <si>
+    <t>C07 Marca “Producte de Sóller” — Fase de consolidació</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar la segona fase de la marca “Producte de Sóller”, passada la implantació inicial, orientada a incrementar-ne la presència, el prestigi i la utilitat comercial. Les actuacions inclouran:
+• Elaboració del manual definitiu d’ús de la marca i criteris d’admissió.
+• Adhesió formal de productors, comerços i restauració del municipi.
+• Creació de material promocional per establiments (adhesius, cartells, etiquetes).
+• Presència destacada de la marca en el Mercat Municipal i esdeveniments lo</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:31.830Z</t>
+  </si>
+  <si>
+    <t>esdeveniment-anual-de-comer-i-cultura-fira-de-la-vall-86c8pb44c</t>
+  </si>
+  <si>
+    <t>C08 Esdeveniment anual de comerç i cultura (“Fira de la Vall”)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organitzar una fira anual de comerç i cultura que actuï com a aparador del municipi, dinamitzant el centre i establint un esdeveniment referent a la Vall. Les actuacions inclouran:
+• Definició del format de la “Fira de la Vall” (producte local, gastronomia, arts, música, cultura popular).
+• Coordinació amb comerciants, productors locals i restauració per garantir participació i coherència temàtica.
+• Disseny dels espais i ubicacions (Mercat Municipal, centre històric, eixos comercials).
+• Creaci</t>
+  </si>
+  <si>
+    <t>Planned</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:23.618Z</t>
+  </si>
+  <si>
+    <t>cl01-coordinaci-del-calendari-d-activitats-culturals-del-municipi-86c8pb41r</t>
+  </si>
+  <si>
+    <t>CL01 Coordinació del calendari d’activitats culturals del municipi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Creació d’un calendari únic d’activitats culturals de Sóller, coordinat per la Regidoria de Cultura i accessible digitalment. El projecte preveu:
+• Recopilar tota la programació cultural, festiva i artística de les entitats locals, equipaments i centres educatius.
+• Establir un sistema de coordinació trimestral entre Ajuntament, entitats i promotors culturals per evitar solapaments i millorar la difusió.
+• Dissenyar un format visual únic i homogeni per a la promoció de les activitats.
+• Publicar</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:50.175Z</t>
+  </si>
+  <si>
+    <t>cl02-suport-log-stic-a-les-entitats-culturals-actives-86c8pb41x</t>
+  </si>
+  <si>
+    <t>CL02 Suport logístic a les entitats culturals actives</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implantació d’un pla municipal de suport logístic per a entitats culturals, musicals, artístiques i festives que organitzen activitats al municipi. Les actuacions inclouran:
+• Creació d’un catàleg de recursos municipals (espais, escenaris, material de so, carpes, mobiliari, etc.) disponibles sota criteris clars i transparents d’ús compartit.
+• Establiment d’un calendari de cessió d’espais públics i equipaments per a activitats culturals.
+• Suport tècnic en matèria de comunicació, permisos i coor</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:49.576Z</t>
+  </si>
+  <si>
+    <t>cl03-programa-escola-i-poble-sobre-identitat-i-patrimoni-local-86c8pb425</t>
+  </si>
+  <si>
+    <t>CL03 Programa “Escola i poble” sobre identitat i patrimoni local</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disseny i posada en marxa del programa educatiu “Escola i poble”, adreçat a l’alumnat de primària i secundària, en col·laboració amb els centres escolars i entitats culturals. L’acció inclourà:
+• Organització de rutes guiades pel patrimoni històric, agrícola i natural del municipi.
+• Tallers sobre oficis tradicionals, història local, llengua i toponímia.
+• Col·laboració amb entitats culturals per activitats artístiques o teatrals sobre temes locals.
+• Integració de continguts del programa dins d</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
-    <t>2026-05-06T14:56:05.385Z</t>
-[...407 lines deleted...]
-    <t>Reforç del control d’aparcament per a residents</t>
+    <t>2026-06-05T09:14:48.978Z</t>
+  </si>
+  <si>
+    <t>cl04-activitats-culturals-de-cap-de-setmana-per-a-joves-i-fam-lies-86c8pb424</t>
+  </si>
+  <si>
+    <t>CL04 Activitats culturals de cap de setmana per a joves i famílies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posada en marxa d’un programa setmanal d’activitats culturals i lúdiques a l’espai públic (plaça Constitució, Mercat Municipal, Port de Sóller, centres culturals). El programa inclourà:
+• Espectacles familiars, música en viu, cinema a la fresca i activitats infantils.
+• Tallers de cultura popular i arts plàstiques oberts a totes les edats.
+• Coordinació amb el comerç local i el Mercat Municipal per complementar l’activitat econòmica i social.
+• Participació d’artistes i grups locals, prioritzant</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:49.270Z</t>
+  </si>
+  <si>
+    <t>programaci-cultural-anual-estable-86c8pb442</t>
+  </si>
+  <si>
+    <t>CL05 Programació cultural anual estable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar una programació cultural anual que doni continuïtat a les iniciatives pilot de curt termini, integrant-les dins un calendari estable i coordinat. Les actuacions inclouran:
+• Definició d’un calendari cultural anual amb activitats mensuals estructurades per temàtiques.
+• Coordinació amb la Comissió de Cultura i les entitats locals per evitar solapaments.
+• Programació d’activitats estables de cap de setmana per a famílies i joves (continuació de CL04).
+• Integració d’esdeveniments gas</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:31.013Z</t>
+  </si>
+  <si>
+    <t>millores-i-cat-leg-d-espais-culturals-del-municipi-86c8pb444</t>
+  </si>
+  <si>
+    <t>CL06 Millores i catàleg d’espais culturals del municipi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaborar un catàleg operatiu d’espais culturals i desenvolupar millores bàsiques en els equipaments existents per facilitar-ne l’ús per part d’entitats, creadors i centres educatius. Les actuacions inclouran:
+• Inventari complet d’espais públics i municipals que poden acollir activitats culturals (sales, patis, centres cívics).
+• Avaluació de l’estat i necessitats bàsiques de millora de cada espai (llum, acústica, mobiliari, accessibilitat).
+• Execució de millores prioritàries amb manteniment mu</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:28.874Z</t>
+  </si>
+  <si>
+    <t>programa-escola-i-poble-fase-2-ampliada-86c8pb443</t>
+  </si>
+  <si>
+    <t>CL7 Programa “Escola i poble” — Fase 2 ampliada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar la segona fase del programa “Escola i poble”, ampliant participants, continguts i equipaments utilitzats, integrant-lo com un projecte educatiu estable del municipi. Les actuacions inclouran:
+• Ampliació del nombre de rutes patrimonials i temàtiques (patrimoni, comerç, naturalesa, cultura popular).
+• Increment del nombre de cursos i nivells educatius participants.
+• Incorporació de nous tallers pràctics vinculats a gastronomia local, oficis i tradicions.
+• Organització d’activitats </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:30.368Z</t>
+  </si>
+  <si>
+    <t>pla-de-millora-i-actualitzaci-dels-espais-culturals-majors-86c8pb44u</t>
+  </si>
+  <si>
+    <t>CL08 Pla de millora i actualització dels espais culturals majors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un pla plurianual de millora d’equipaments culturals amb actuacions tècniques, accessibles i escalables, orientades a modernitzar infraestructures i reforçar la programació cultural i comunitària. Les actuacions inclouran:
+• Diagnosi tècnica completa de l’estat dels equipaments culturals principals del municipi.
+• Redacció del projecte de millora per fases (acústica, il·luminació, climatització, seients, escenografia).
+• Adequació d’accessibilitat universal (rampes, ascensors, banys</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:16.039Z</t>
+  </si>
+  <si>
+    <t>e01-pla-de-xoc-de-neteja-intensiva-del-centre-i-camins-86c8pb3yz</t>
+  </si>
+  <si>
+    <t>E01 Pla de xoc de neteja intensiva del centre i camins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posada en marxa d’un pla de xoc de neteja intensiva i manteniment urgent durant un període inicial de sis mesos. Les actuacions inclouran:
+• Escombrada i rentada mecànica de carrers del centre.
+• Neteja de voreres, embornals, façanes i papereres deteriorades.
+• Retirada d’herbes i residus acumulats en camins públics i zones rurals.
+• Increment temporal del personal de neteja i dels horaris de servei.
+• Coordinació amb el sector comercial i hostaler per a una gestió responsable dels residus.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:00.869Z</t>
+  </si>
+  <si>
+    <t>e02-revisi-dels-punts-de-recollida-selectiva-i-contenidors-86c8pb3z1</t>
+  </si>
+  <si>
+    <t>E02 Revisió dels punts de recollida selectiva i contenidors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realitzar una revisió integral dels punts de recollida selectiva (orgànic, paper, plàstic, vidre i rebuig), tant al centre com als barris i camins rurals. L’actuació inclourà:
+• Inspecció tècnica i geolocalització de tots els punts de recollida.
+• Identificació de contenidors en mal estat o mal ubicats.
+• Reorganització d’ubicacions per millorar accessibilitat i seguretat viària.
+• Incorporació de nous punts on hi hagi dèficit de cobertura.
+• Revisió de freqüències de recollida en zones d’alta p</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:00.545Z</t>
+  </si>
+  <si>
+    <t>e03-manteniment-urgent-de-carrers-i-voreres-deteriorades-86c8pb3zb</t>
+  </si>
+  <si>
+    <t>E03 Manteniment urgent de carrers i voreres deteriorades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Execució d’un pla de manteniment urgent per reparar els desperfectes més greus de la via pública. Inclourà:
+• Reposició de paviments aixecats, enfonsaments i sots.
+• Reparació de voreres, escocells i elements deteriorats.
+• Neteja i adequació de cunetes i embornals.
+• Substitució de baranes, papereres i mobiliari trencat.
+• Intervencions coordinades amb la Policia Local i Serveis Municipals per evitar interferències amb la circulació i el comerç.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:00.071Z</t>
+  </si>
+  <si>
+    <t>e04-campanya-cuidem-s-ller-de-civisme-i-conviv-ncia-86c8pb3zk</t>
+  </si>
+  <si>
+    <t>E04 Campanya “Cuidem Sóller” de civisme i convivència</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Llançament d’una campanya de comunicació i sensibilització ciutadana sota el lema “Cuidem Sóller”. La iniciativa combinarà accions informatives i educatives, amb un missatge positiu i participatiu orientat a fomentar el respecte per la neteja, el renou, els animals domèstics, l’ús correcte de contenidors i la convivència veïnal. Les accions previstes inclouran:
+• Difusió de materials visuals a xarxes socials, premsa i cartelleria.
+• Col·laboració amb escoles i entitats locals per activitats educ</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:58.871Z</t>
+  </si>
+  <si>
+    <t>e05-control-refor-at-d-incivisme-i-brutor-en-zones-tur-stiques-86c8pb3zp</t>
+  </si>
+  <si>
+    <t>E05 Control reforçat d’incivisme i brutor en zones turístiques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementació d’un dispositiu específic de control i neteja en zones turístiques, amb reforç de la presència policial i del personal de serveis durant els mesos de màxima activitat. Les actuacions previstes inclouran:
+• Vigilància i sanció de conductes incíviques (llençar fems, renou nocturn, aparcament indegut, mascotes sense control).
+• Increment de la freqüència de neteja en zones d’oci i platges.
+• Coordinació amb establiments turístics per garantir la gestió correcta dels residus i contenid</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:58.305Z</t>
+  </si>
+  <si>
+    <t>programa-anual-de-manteniment-de-carrers-i-voreres-86c8pb43g</t>
+  </si>
+  <si>
+    <t>E08 Programa anual de manteniment de carrers i voreres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un programa anual de manteniment urbà que doni continuïtat a les actuacions prioritàries iniciades a curt termini. El programa inclourà:
+• Reparació de voreres en mal estat en zones prioritàries del centre i barriades.
+• Reposició de paviments deteriorats per obres, arrels o desgast.
+• Eliminació de barreres arquitectòniques lleus en punts identificats amb entitats veïnals.
+• Millora de guals i passos de vianants que presentin desnivells.
+• Revisió i substitució de pilones, reixes i</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:37.250Z</t>
+  </si>
+  <si>
+    <t>renovaci-i-redistribuci-priorit-ria-de-contenidors-de-residus-86c8pb43j</t>
+  </si>
+  <si>
+    <t>E09 Renovació i redistribució prioritària de contenidors de residus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renovar i redistribuir contenidors en aquelles zones on la diagnosi inicial (E02) i les incidències del canal digital han detectat problemes recurrents. Les actuacions inclouran:
+• Substitució de contenidors deteriorats o amb capacitat insuficient.
+• Redistribució de punts de recollida segons densitat de població i ús real.
+• Incorporació de contenidors de tapa adaptada en zones amb més incidències d’incivisme.
+• Reubicació de contenidors que generen problemes de circulació o visibilitat.
+• Mill</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:37.011Z</t>
+  </si>
+  <si>
+    <t>millora-de-l-enllumenat-p-blic-en-zones-priorit-ries-86c8pb43k</t>
+  </si>
+  <si>
+    <t>E10 Millora de l’enllumenat públic en zones prioritàries</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Renovar i reforçar l’enllumenat públic en trams del municipi que presenten problemes de visibilitat, inseguretat o consum energètic elevat. Les actuacions inclouran:
+• Substitució de punts de llum obsolets per models LED d’alt rendiment i baix consum.
+• Reforç de la il·luminació en cruïlles, passos de vianants i recorreguts de vianants poc visibles.
+• Instal·lació de nous punts de llum en zones identificades com a insegures per veïns i comerç.
+• Ajustos d’orientació i intensitat per reduir zones</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:36.604Z</t>
+  </si>
+  <si>
+    <t>adaptaci-clim-tica-d-espais-p-blics-ombra-aigua-i-confort-86c8pb449</t>
+  </si>
+  <si>
+    <t>E11 Adaptació climàtica d’espais públics (ombra, aigua i confort)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adaptar espais públics prioritaris per generar zones de confort climàtic que redueixin la temperatura percebuda durant els mesos més calorosos. Les actuacions inclouran:
+• Instal·lació de tendals o elements d’ombra lleugers en places i zones de descans.
+• Plantació d’arbrat de creixement ràpid o mitjà en punts estratègics.
+• Incorporació de fonts d’aigua potable o punts de hidratació en recorreguts concurrents.
+• Col·locació de bancs adaptats a zones d’ombra i de descans.
+• Senyalització d’itine</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:24.458Z</t>
+  </si>
+  <si>
+    <t>renovaci-integral-i-ordenaci-paisatg-stica-de-zones-degradades-86c8pb44j</t>
+  </si>
+  <si>
+    <t>E12 Renovació integral i ordenació paisatgística de zones degradades</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un projecte plurianual de renovació integral d’espais degradats, basat en criteris de paisatge, sostenibilitat i funcionalitat urbana. Les actuacions inclouran:
+• Identificació i priorització dels espais degradats o desordenats (plataformes, aparcaments informals, racons degradats, espais sense ús).
+• Redacció d’un projecte tècnic paisatgístic per a cada espai prioritari (zones verdes, drenatge, mobiliari, paviments, ombra).
+• Adequació d’espais amb materials coherents amb la identi</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:19.425Z</t>
+  </si>
+  <si>
+    <t>pla-de-renaturalitzaci-urbana-arbrat-ombra-i-microclima-86c8pb44m</t>
+  </si>
+  <si>
+    <t>E13 Pla de renaturalització urbana (arbrat, ombra i microclima)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un pla de renaturalització urbana amb actuacions coordinades i plurianuals sobre arbrat, vegetació, ombra i microclima, basat en criteris tècnics de sostenibilitat i identitat local. Les actuacions inclouran:
+• Inventari complet de l’arbrat urbà i detecció de zones amb dèficit de verd o punts de calor extrema.
+• Plantació d’arbrat autòcton o mediterrani resistent en carrers, places i espais públics prioritaris.
+• Creació de corredors verds que connectin zones ombrívoles, espais públ</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:18.811Z</t>
+  </si>
+  <si>
+    <t>h01-cens-municipal-d-habitatges-buits-i-infrautilitzats-86c8pb3zq</t>
+  </si>
+  <si>
+    <t>H01 Cens municipal d’habitatges buits i infrautilitzats</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaboració d’un cens municipal d’habitatges buits a partir de fonts administratives (IBI, padró, subministraments, registre de la propietat) i treball de camp coordinat amb Serveis Socials i Participació. L’objectiu és identificar:
+• Habitatges totalment buits o amb ús esporàdic.
+• Habitatges susceptibles de destinar-se a lloguer de llarga durada.
+• Situacions d’infrautilització d’espais en nuclis urbans i rurals.
+El cens serà la base per definir incentius, convenis o mesures de mediació entre p</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:57.639Z</t>
+  </si>
+  <si>
+    <t>h02-inventari-de-solars-i-edificis-p-blics-amb-potencial-d-s-residencial-86c8pb400</t>
+  </si>
+  <si>
+    <t>H02 Inventari de solars i edificis públics amb potencial d’ús residencial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaboració d’un inventari tècnic i urbanístic de solars, edificis i equipaments públics susceptibles de reconversió en habitatge o ús mixt (residencial + comunitari). L’acció inclourà:
+• Recompte i localització de béns immobles municipals, del Consell i d’altres administracions situats a Sóller.
+• Avaluació del seu estat, superfície i compatibilitat urbanística.
+• Classificació segons el potencial de reconversió (habitatge de joves, gent gran, cohabitatge, etc.).
+• Elaboració d’un informe tècnic</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:56.788Z</t>
+  </si>
+  <si>
+    <t>h03-creaci-d-una-oficina-d-informaci-sobre-habitatge-i-lloguer-86c8pb406</t>
+  </si>
+  <si>
+    <t>H03 Creació d’una oficina d’informació sobre habitatge i lloguer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posada en marxa d’una Oficina Municipal d’Habitatge, concebuda com un punt únic d’atenció i suport. Les seves
+funcions inicials inclouran:
+• Informació sobre ajudes al lloguer, rehabilitació i programes de l’IBAVI.
+• Mediació entre propietaris i llogaters per incentivar el lloguer estable.
+• Assessorament jurídic bàsic sobre contractes i drets dels usuaris.
+• Coordinació amb Serveis Socials per detectar casos de vulnerabilitat residencial.
+• Actualització periòdica de les dades del cens d’habita</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:55.981Z</t>
+  </si>
+  <si>
+    <t>h04-estudi-preliminar-sobre-control-del-lloguer-vacacional-86c8pb409</t>
+  </si>
+  <si>
+    <t>H04 Estudi preliminar sobre control del lloguer vacacional</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaboració d’un estudi preliminar sobre l’estat del lloguer turístic al municipi, que analitzi:
+• La distribució geogràfica i tipologia dels habitatges vacacionals registrats i no registrats.
+• L’impacte sobre els preus del lloguer residencial i la disponibilitat d’habitatge per a residents.
+• Els mecanismes legals i competencials disponibles per a l’Ajuntament (sancions, inspeccions, col·laboració amb Consell i Govern).
+• Propostes de regulació adaptades a la realitat de Sóller i a la seva capa</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:55.081Z</t>
+  </si>
+  <si>
+    <t>inventari-complet-de-solars-i-edificis-municipals-amb-potencial-d-s-residencial-86c8pb43m</t>
+  </si>
+  <si>
+    <t>H05 Inventari complet de solars i edificis municipals amb potencial d’ús residencial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Completar i sistematitzar l’inventari preliminar iniciat a curt termini, incorporant informació tècnica i urbanística que permeti determinar els usos residencials possibles. Les actuacions inclouran:
+• Revisió cadastral completa dels immobles municipals i de titularitat d’altres administracions al municipi.
+• Anàlisi urbanística de cada solar o edifici (classificació, qualificació, limitacions i potencial residencial).
+• Identificació dels immobles susceptibles de rehabilitació per a habitatge d</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:36.313Z</t>
+  </si>
+  <si>
+    <t>oficina-d-habitatge-fase-2-de-desplegament-i-consolidaci-86c8pb43r</t>
+  </si>
+  <si>
+    <t>H06 Oficina d’Habitatge — Fase 2 de desplegament i consolidació</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar la segona fase de l’Oficina d’Habitatge, ampliant els serveis inicials posats en marxa al curt termini i incorporant eines de suport tècnic i administratiu. Les actuacions inclouran:
+• Creació d’un registre intern de demandes i problemàtiques d’habitatge del municipi.
+• Atenció personalitzada a residents sobre contractes, renovacions i drets bàsics.
+• Mediació entre propietaris i inquilins per facilitar acords de llarga durada.
+• Coordinació amb serveis socials, policia i urbanisme </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:34.213Z</t>
+  </si>
+  <si>
+    <t>ordenan-a-municipal-de-lloguer-vacacional-actualitzaci-i-refor-86c8pb43q</t>
+  </si>
+  <si>
+    <t>H07 Ordenança municipal de lloguer vacacional (actualització i reforç)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actualitzar l’ordenança municipal vinculada al lloguer vacacional per reforçar la disciplina, la convivència i l’ús adequat de l’habitatge dins el marc de competències locals. Les actuacions inclouran:
+• Revisió integral de l’ordenança municipal per adaptar-la al marc normatiu vigent del Consell i del Govern.
+• Definició clara de requisits i obligacions per a l’ús turístic permesos al municipi.
+• Intensificació de la inspecció municipal sobre habitatges sospitosos d’ús turístic il·legal.
+• Estab</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:34.472Z</t>
+  </si>
+  <si>
+    <t>programa-municipal-de-mediaci-per-al-lloguer-assequible-86c8pb44a</t>
+  </si>
+  <si>
+    <t>H08 Programa municipal de mediació per al lloguer assequible</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posar en marxa un servei municipal de mediació especialitzat en habitatge, integrat dins l’Oficina d’Habitatge, orientat a fomentar contractes de llarga durada i evitar conflictes entre propietaris i inquilins. Les actuacions inclouran:
+• Creació d’un protocol municipal de mediació en conflictes d’habitatge (renovacions, condicions, impagaments lleus).
+• Sessió inicial d’orientació per a propietaris sobre contractació segura i avantatges del lloguer estable.
+• Mediació directa entre propietari i</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:24.138Z</t>
+  </si>
+  <si>
+    <t>h09-rehabilitaci-d-un-edifici-municipal-per-a-habitatge-de-llarga-durada-86c8pb44n</t>
+  </si>
+  <si>
+    <t>H09 Rehabilitació d’un edifici municipal per a habitatge de llarga durada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rehabilitar un edifici existent identificat en l’inventari d’immobles municipals (H05) i convertir-lo en habitatge de llarga durada, mitjançant projecte tècnic complet i gestió municipal o externalitzada. Les actuacions inclouran:
+• Selecció de l’edifici segons viabilitat tècnica, volum, ubicació i qualificació urbanística.
+• Redacció del projecte executiu de rehabilitació , amb criteris d’eficiència energètica i adaptació climàtica.
+• Definició del model d’ús: habitatges públics municipals, ces</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:18.077Z</t>
+  </si>
+  <si>
+    <t>desenvolupament-d-un-parc-municipal-de-lloguer-assequible-fase-1-86c8pb44p</t>
+  </si>
+  <si>
+    <t>H10 Desenvolupament d’un parc municipal de lloguer assequible (Fase 1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar la primera fase del parc municipal de lloguer assequible, mitjançant la combinació de rehabilitació d’edificis públics, adquisició selectiva i acords de cessió amb altres administracions. Les actuacions inclouran:
+• Definició del model municipal de parc d’habitatge (gestió directa, conveni amb IBAVI, o gestió mixta amb entitat social).
+• Selecció d’entre 1 i 3 immobles prioritaris dels identificats a l’inventari (H05) per iniciar fase 1.
+• Adquisició de solars o edificis d’altres ad</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:17.014Z</t>
+  </si>
+  <si>
+    <t>m01-refor-del-control-d-aparcament-per-a-residents-86ca3e1gj</t>
+  </si>
+  <si>
+    <t>M01. Reforç del control d’aparcament per a residents</t>
   </si>
   <si>
     <t>Implementar un sistema de vigilància i control efectiu de les zones verdes i d’estacionament restringit per garantir-ne l’ús exclusiu o preferent als residents. Inclou revisió de senyalització, millora dels permisos, ús de grua, i presència regular de personal de control.</t>
   </si>
   <si>
-    <t>2026-05-06T14:56:05.983Z</t>
-[...5 lines deleted...]
-    <t>Revisió i ampliació de la zona verda al centre urbà</t>
+    <t>2026-06-05T09:01:53.137Z</t>
+  </si>
+  <si>
+    <t>m02-revisi-i-ampliaci-de-la-zona-verda-al-centre-urb-86ca3e60x</t>
+  </si>
+  <si>
+    <t>M02. Revisió i ampliació de la zona verda al centre urbà</t>
   </si>
   <si>
     <t>Ampliar la zona verda existent per incloure àrees properes al centre amb elevada pressió turística. Inclou nova senyalització, revisió dels permisos i campanya informativa.</t>
   </si>
   <si>
-    <t>2026-05-06T14:56:06.003Z</t>
-[...5 lines deleted...]
-    <t>Campanya de sensibilització “Sóller és teu: mou-te amb respecte”</t>
+    <t>2026-06-05T09:14:08.758Z</t>
+  </si>
+  <si>
+    <t>m03-campanya-de-sensibilitzaci-s-ller-s-teu-mou-te-amb-respecte-86ca3e9ah</t>
+  </si>
+  <si>
+    <t>M03.Campanya de sensibilització “Sóller és teu: mou-te amb respecte”</t>
   </si>
   <si>
     <t>Llançament d’una campanya de comunicació municipal que promogui el civisme i la convivència en la circulació dins el nucli urbà. Inclourà missatges sobre la prioritat del vianant, l’ús correcte de les zones verdes, l’estacionament responsable i el respecte a la senyalització. La campanya combinarà canals digitals, cartelleria urbana, mitjans locals i col·laboració amb establiments i escoles.</t>
   </si>
   <si>
-    <t>2026-05-06T14:56:06.021Z</t>
-[...467 lines deleted...]
-    <t>2026-05-06T13:57:37.677Z</t>
+    <t>2026-06-05T09:14:08.488Z</t>
+  </si>
+  <si>
+    <t>m04-implantaci-de-zones-de-vianants-temporals-86c8pb3yj</t>
+  </si>
+  <si>
+    <t>M04 Implantació de zones de vianants temporals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inicialment en el pla es va plantejar la posada en marxa de proves pilot de tancament temporal al trànsit en carrers del centre de Sóller durant caps de setmana o períodes d’alta afluència. Les zones de vianants temporals permetran observar l’impacte real sobre la mobilitat, el comerç local i la convivència ciutadana. Les dades obtingudes serviran per avaluar possibles mesures permanents o regulacions futures.
+Però la realitat és que l'ajuntament ja havia estat fent feina amb zones on es priorit</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:04.292Z</t>
+  </si>
+  <si>
+    <t>m05-millora-de-la-senyalitzaci-direccional-i-informativa-86c8pb3yg</t>
+  </si>
+  <si>
+    <t>M05 Millora de la senyalització direccional i informativa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actualització i unificació de la senyalització direccional, informativa i d’estacionament dins el centre urbà de Sóller. La intervenció inclourà:
+● Revisió de tota la senyalització existent i eliminació de senyals obsolets o duplicats.
+● Implantació d’un disseny coherent amb la identitat visual de Sóller.
+● Millora de la llegibilitat per a vianants i conductors, amb especial atenció als punts de major confusió.
+● Integració de senyalètica turística i comercial en punts estratègics.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:04.617Z</t>
+  </si>
+  <si>
+    <t>m06-coordinaci-d-horaris-de-transport-p-blic-amb-el-port-de-s-ller-86c8pb3yh</t>
+  </si>
+  <si>
+    <t>M06 Coordinació d’horaris de transport públic amb el Port de Sóller</t>
+  </si>
+  <si>
+    <t>Coordinació amb les empreses concessionàries de bus per ajustar i sincronitzar els horaris de pas i freqüències entre el centre de Sóller i el Port, especialment en caps de setmana i temporades de major afluència. L’acció inclou una reunió tècnica amb operadors, revisió de dades de fluxos i comunicació dels nous horaris a la ciutadania i als visitants a través dels canals municipals.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:04.937Z</t>
+  </si>
+  <si>
+    <t>m07-diagnosi-de-punts-negres-de-circulaci-i-aparcament-86c8pb3yt</t>
+  </si>
+  <si>
+    <t>M07 Diagnosi de punts negres de circulació i aparcament</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaboració d’una diagnosi tècnica i participativa dels punts negres de circulació i aparcament a Sóller i el Port. El procés inclourà:
+• Observació directa i registre de zones amb congestió, aparcament irregular o risc per a vianants.
+• Recollida de queixes i suggeriments veïnals a través del canal digital municipal.
+• Elaboració d’un mapa preliminar amb la localització i tipificació de cada punt crític.
+• Proposta de mesures de millora immediata i de planificació a mig termini.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:15:02.270Z</t>
+  </si>
+  <si>
+    <t>m09-pla-simplificat-de-mobilitat-urbana-psmu-86c8pb43b</t>
+  </si>
+  <si>
+    <t>M09 Pla Simplificat de Mobilitat Urbana (PSMU)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elaboració d’un Pla Simplificat de Mobilitat Urbana (PSMU) , adaptat a la realitat de Sóller i centrat en actuacions municipals realitzables. El pla inclourà:
+• Anàlisi de dades obtingudes a les accions M01–M07 (aparcament, fluxos, punts negres, mobilitat del Port).
+• Proposta de circuits definitius de circulació al centre i eixos de mobilitat.
+• Delimitació de zones 10–20 km/h, carrers de vianants i carrers escola.
+• Mesures per reduir trànsit de pas i acumulació de vehicles turístics.
+• Identi</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:41.251Z</t>
+  </si>
+  <si>
+    <t>reordenaci-definitiva-de-carrers-i-circuits-de-circulaci-86c8pb43c</t>
+  </si>
+  <si>
+    <t>M10 Reordenació definitiva de carrers i circuits de circulació</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Execució de la reordenació definitiva dels circuits de circulació , basant-se en les dades i resultats obtinguts a curt termini. Inclou:
+• Convertir en permanents els sentits únics i desviaments que han funcionat positivament durant la fase pilot (M04).
+• Reordenar la circulació al voltant d’escoles, centre històric i eixos saturats.
+• Senyalitzar amb criteri unificat tots els recorreguts reordenats.
+• Establir nous carrers “zona 30” i zones de pas preferent per a vianants.
+• Reduir punts confli</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:40.713Z</t>
+  </si>
+  <si>
+    <t>fase-2-de-millora-i-unificaci-de-la-senyalitzaci-municipal-86c8pb43e</t>
+  </si>
+  <si>
+    <t>M11 Fase 2 de millora i unificació de la senyalització municipal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupament de la segona fase del Pla de Senyalització Municipal , com a continuació de la intervenció inicial (M05). Aquesta fase inclourà:
+• Substitució gradual de senyals antics, duplicats o mal estat en zones secundàries i barris.
+• Implantació d’un disseny gràfic unificat i actualitzat per a tot el municipi.
+• Reposició i millora de la pintura viària en carrers reordenats (M10).
+• Incorporació de senyalització orientativa per a aparcaments, itineraris escolars i zones 10/20.
+• Mantenime</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:40.393Z</t>
+  </si>
+  <si>
+    <t>millores-d-un-aparcament-dissuasiu-ja-identificat-86c8pb43f</t>
+  </si>
+  <si>
+    <t>M12 Millores d’un aparcament dissuasiu ja identificat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Millorar un aparcament dissuasiu ja detectat en la diagnosi de punts crítics (M07) i incorporat al Pla Simplificat de Mobilitat (M09). Les actuacions inclouran:
+• Neteja i condicionament de la superfície (nivellament i compactació).
+• Instal·lació d’il·luminació bàsica per a seguretat nocturna.
+• Senyalització vertical i horitzontal d’entrada, sortida i recorregut.
+• Creació de zones diferenciades per a residents, motos i bicicletes.
+• Connexió senyalitzada amb itineraris a peu cap al centre.
+• </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:38.175Z</t>
+  </si>
+  <si>
+    <t>desenvolupament-d-una-xarxa-completa-d-aparcaments-dissuasius-86c8pb44g</t>
+  </si>
+  <si>
+    <t>M15 Desenvolupament d’una xarxa completa d’aparcaments dissuasius</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar una xarxa d’aparcaments dissuasius amb criteri urbanístic i de mobilitat, aprofitant espais municipals i negociant amb propietaris i administracions supramunicipals. Les actuacions inclouran:
+• Identificació i qualificació de solars amb potencial per a ús d’aparcament perifèric (inventari urbanístic municipal).
+• Estudi de viabilitat tècnica, urbanística i econòmica de cada possible ubicació.
+• Negociació amb propietats privades o altres administracions per a cessions, convenis o us</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:20.246Z</t>
+  </si>
+  <si>
+    <t>implantaci-d-un-sistema-municipal-de-mobilitat-activa-camins-bicicleta-i-marxes-lentes-86c8pb44h</t>
+  </si>
+  <si>
+    <t>M16 Implantació d’un sistema municipal de mobilitat activa (camins, bicicleta i marxes lentes)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implantar un sistema municipal de mobilitat activa combinant itineraris urbans, camins existents, trams adaptats, senyalització i punts de connexió estratègica. Aquesta línia requereix projecte tècnic i execució per fases. Les actuacions inclouran:
+• Disseny d’un pla de mobilitat activa que identifiqui rutes principals, connexions i punts conflictius.
+• Adequació de trams urbans per garantir la seguretat de vianants i bicicletes (voreres, passos, zones 20).
+• Connexió funcional i segura entre Só</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:19.997Z</t>
+  </si>
+  <si>
+    <t>p01-creaci-del-consell-social-de-s-ller-86c8pb42x</t>
+  </si>
+  <si>
+    <t>P01 Creació del Consell Social de Sóller</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Constitució del Consell Social de Sóller, com a espai de participació estructurada i permanent. Les seves funcions inicials inclouran:
+• Validar i avaluar les accions del Pla d’Acció de Sóller 2025.
+• Proposar noves iniciatives i recollir aportacions ciutadanes.
+• Coordinar la relació entre l’Ajuntament, els sectors econòmics i la
+societat civil.
+• Crear comissions temàtiques (habitatge, mobilitat, turisme, medi
+ambient, etc.) per al seguiment dels àmbits del Pla.
+• Aprovar una normativa interna</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:47.847Z</t>
+  </si>
+  <si>
+    <t>p02-presentaci-p-blica-i-institucional-del-pla-d-acci-de-s-ller-2025-86c8pb431</t>
+  </si>
+  <si>
+    <t>P02 Presentació pública i institucional del Pla d’Acció de Sóller 2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Organització d’una presentació institucional oberta per compartir amb la ciutadania, les entitats i els sectors econòmics els resultats de les fases
+1 i 2 i el contingut complet del Pla d’Acció. L’acte tindrà un caràcter
+explicatiu, no deliberatiu, i servirà per reforçar la transparència i la
+confiança en el procés participatiu ja culminat. L’acció inclourà:
+• Acte públic central a un espai municipal amb projecció del resum visual
+del pla.
+• Intervencions del batle, equip tècnic redactor i repre</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:44.828Z</t>
+  </si>
+  <si>
+    <t>p03-activaci-d-un-canal-digital-de-comunicaci-amb-el-ve-nat-86c8pb433</t>
+  </si>
+  <si>
+    <t>P03 Activació d’un canal digital de comunicació amb el veïnat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupament i posada en funcionament d’un canal digital permanent de comunicació municipal, integrat dins la web de l’Ajuntament o com a aplicació mòbil pròpia. L’eina permetrà:
+• Informar de manera clara i actualitzada sobre l’estat d’execució de les accions del Pla.
+• Registrar incidències o suggeriments relacionats amb mobilitat, neteja, serveis o convivència.
+• Enviar avisos o alertes (obres, talls de trànsit, emergències climàtiques, activitats públiques).
+• Integrar un visor públic d’i</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:44.332Z</t>
+  </si>
+  <si>
+    <t>p04-coordinaci-interna-de-regidories-per-al-seguiment-del-pla-86c8pb435</t>
+  </si>
+  <si>
+    <t>P04 Coordinació interna de regidories per al seguiment del Pla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Creació d’una comissió tècnica interna de seguiment del Pla d’Acció, formada per representants de totes les àrees
+municipals. Les seves funcions inclouran:
+• Definir els procediments de comunicació i priorització entre regidories.
+• Revisar mensualment l’estat de les accions i actualitzar els indicadors de progrés.
+• Coordinar l’ús de recursos humans, materials i pressupostaris entre àrees.
+• Elaborar un informe trimestral intern de seguiment, destinat a Batlia i al Consell Social de Sóller (P01</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:43.878Z</t>
+  </si>
+  <si>
+    <t>p05-creaci-de-la-comissi-municipal-d-esports-86c8pb436</t>
+  </si>
+  <si>
+    <t>P05 Creació de la Comissió Municipal d’Esports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Creació d’una Comissió Municipal d’Esports, com a òrgan de treball i coordinació dependent de la Regidoria d’Esports. Les seves funcions
+inclouran:
+• Coordinar calendaris d’ús d’instal·lacions esportives municipals.
+• Detectar necessitats d’inversió o manteniment en espais esportius.
+• Coordinar activitats i tornejos escolars i de clubs.
+• Definirlínies comunes d’educació esportiva, igualtat i salut.
+• Establir un pla anual d’activitats i reunions bimensuals de seguiment.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:43.437Z</t>
+  </si>
+  <si>
+    <t>p06-creaci-de-la-comissi-de-cultura-de-s-ller-86c8pb437</t>
+  </si>
+  <si>
+    <t>P06 Creació de la Comissió de Cultura de Sóller</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Constitució de la Comissió de Cultura de Sóller, sota la coordinació de la Regidoria de Cultura. Aquest òrgan servirà per:• Programar i ordenar activitats culturals i festives al municipi.
+• Coordinar la utilització d’espais públics i equipaments culturals.
+• Generar sinergies entre entitats, creadors i el comerç local.
+• Supervisar la coherència del calendari d’activitats (CL01) i del suport logístic (CL02).
+• Elaborar un informe anual d’activitat cultural del municipi.</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:41.662Z</t>
+  </si>
+  <si>
+    <t>reorganitzaci-administrativa-lleugera-per-millorar-tr-mits-i-coordinaci-86c8pb44e</t>
+  </si>
+  <si>
+    <t>P10 Reorganització administrativa lleugera per millorar tràmits i coordinació</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posar en marxa una reorganització administrativa de baix impacte, però amb efecte directe sobre la coordinació interna i la gestió dels serveis municipals. Les actuacions inclouran:
+• Revisió dels circuits administratius més utilitzats (incidències, comunicació, llicències, queixes).
+• Optimització de processos interns per reduir tràmits duplicats o temps d’espera.
+• Millora de la coordinació entre regidories mitjançant reunions de treball mensuals.
+• Definició de responsables clau en cada àmbit</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:20.687Z</t>
+  </si>
+  <si>
+    <t>avaluaci-global-del-pla-d-acci-i-revisi-2028-86c8pb453</t>
+  </si>
+  <si>
+    <t>P11 Avaluació global del Pla d’Acció i revisió 2028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Realitzar una avaluació global, integral i participada del Pla d’Acció, que permeti valorar l’eficàcia de les actuacions executades i proposar ajustos per a la següent fase estratègica (2028–2030). Les actuacions inclouran:
+• Revisió sistemàtica de totes les accions del Pla (curt, mig i llarg termini), indicadors i resultats.
+• Avaluació del grau d’execució: accions completades, en curs, ajornades o no realitzades.
+• Anàlisi de l’impacte real sobre mobilitat, habitatge, espai públic, turisme, co</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:13.846Z</t>
+  </si>
+  <si>
+    <t>integraci-de-dades-municipals-en-un-sistema-d-intel-lig-ncia-urbana-b-sic-86c8pb454</t>
+  </si>
+  <si>
+    <t>P12 Integració de dades municipals en un sistema d’intel·ligència urbana (bàsic)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementar un sistema municipal d’intel·ligència urbana de baixa complexitat i cost moderat, basat en dades ja disponibles, i orientat a millorar la gestió interna i la resposta pública. Les actuacions inclouran:
+• Identificació de fonts de dades municipals que es poden integrar: incidències (P09), mobilitat, residus, ocupació d’espais, activitat turística i demandes ciutadana.
+• Creació d’un quadre de comandament municipal amb indicadors clau per àmbit (KPI).
+• Integració de les dades en un si</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:13.547Z</t>
+  </si>
+  <si>
+    <t>s01-gesti-per-recuperar-l-ambul-ncia-24-h-al-pac-de-s-ller-86c8pb429</t>
+  </si>
+  <si>
+    <t>S01 Gestió per recuperar l’ambulància 24 h al PAC de Sóller</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inici d’un procés de gestió i negociació institucional amb el Servei de Salut de les Illes Balears (IB-Salut) per recuperar el servei d’ambulància permanent al PAC. L’acció inclourà:
+• Elaboració d’un informe tècnic sobre les necessitats assistencials del municipi i la seva població flotant.
+• Reunions amb la Gerència d’Atenció Primària i la Direcció General d’Assistència Sanitària per traslladar la petició formal.
+• Coordinació amb municipis veïns (Fornalutx i Deià) per reforçar la demanda conj</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:48.581Z</t>
+  </si>
+  <si>
+    <t>s02-revisi-dels-camins-i-accessos-per-a-persones-amb-mobilitat-redu-da-86c8pb42k</t>
+  </si>
+  <si>
+    <t>S02 Revisió dels camins i accessos per a persones amb mobilitat reduïda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupament d’un pla de diagnosi i adequació bàsica dels camins, voreres i accessos als edificis públics i serveis sanitaris. L’acció
+inclourà:
+• Revisió tècnica dels principals itineraris urbans i rurals (centre, Port i connexions amb equipaments públics).
+• Identificació de punts amb barreres arquitectòniques, pendents excessives o paviments en mal estat.
+• Elaboració d’un mapa d’accessibilitat municipal i d’un pla de correcció progressiva.
+• Execució immediata de petites actuacions de mil</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:48.206Z</t>
+  </si>
+  <si>
+    <t>s03-campanya-d-informaci-sobre-serveis-sanitaris-i-socials-disponibles-86c8pb430</t>
+  </si>
+  <si>
+    <t>S03 Campanya d’informació sobre serveis sanitaris i socials disponibles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disseny i execució d’una campanya d’informació i orientació ciutadana sobre els serveis sanitaris i socials existents a Sóller, Fornalutx i la Vall. L’acció inclourà:
+• Elaboració d’un fullet i versió digital amb la llista completa de serveis, horaris, telèfons i canals d’atenció (PAC, centre de salut, serveis socials, atenció a majors, emergències).
+• Distribució als equipaments públics, farmàcies, centres educatius i establiments comercials.
+• Creació d’un apartat específic dins la web municip</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:45.312Z</t>
+  </si>
+  <si>
+    <t>millores-puntuals-d-equipaments-socials-i-sanitaris-86c8pb446</t>
+  </si>
+  <si>
+    <t>S05 Millores puntuals d’equipaments socials i sanitaris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Executar un conjunt de millores bàsiques i factibles als equipaments socials i sanitaris del municipi que ja s’han identificat en la fase inicial. Les actuacions inclouran:
+• Millores d’accessibilitat (rampes lleugeres, passamans, guals adaptats, senyalització).
+• Millora dels sistemes de climatització i ventilació en espais d’atenció continuada.
+• Renovació de pintura, il·luminació i mobiliari deteriorat en centres socials.
+• Adequació d’espais exteriors per millorar l’ús comunitari (patis, zon</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:28.354Z</t>
+  </si>
+  <si>
+    <t>pla-municipal-de-conviv-ncia-i-seguretat-als-barris-86c8pb447</t>
+  </si>
+  <si>
+    <t>S06 Pla municipal de convivència i seguretat als barris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un pla municipal de convivència i seguretat que doni continuïtat a les intervencions inicials de civisme, neteja i incidències recollides durant la fase 1 i curt termini. Les actuacions inclouran:
+• Identificació de barris o zones amb major incidència de conflictes convivencials.
+• Implementació de patrullatge preventiu i de proximitat de la Policia Local en franges sensibles.
+• Intervencions de micro-urbanisme per reduir punts de risc (llum, visibilitat, mobiliari).
+• Reforç de la </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:27.715Z</t>
+  </si>
+  <si>
+    <t>estrat-gia-municipal-de-prevenci-de-la-soledat-no-desitjada-86c8pb448</t>
+  </si>
+  <si>
+    <t>S07 Estratègia municipal de prevenció de la soledat no desitjada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar una estratègia municipal per abordar la soledat no desitjada a través de la detecció precoç, la intervenció comunitària i la coordinació amb entitats socials. Les actuacions inclouran:
+• Identificació de persones amb risc de soledat a partir de Serveis Socials, centres de majors i canal digital.
+• Creació d’un registre intern transversal per fer seguiment personalitzat de cada cas.
+• Posada en marxa de programes de visita i acompanyament coordinats amb Creu Roja o entitats locals.
+•</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:24.667Z</t>
+  </si>
+  <si>
+    <t>programa-d-efici-ncia-energ-tica-en-equipaments-municipals-86c8pb44d</t>
+  </si>
+  <si>
+    <t>S08 Programa d’eficiència energètica en equipaments municipals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Posar en marxa un programa d’intervencions d’eficiència energètica en edificis i equipaments municipals, basat en diagnosi d’ús, obsolescència i consum. Les actuacions inclouran:
+• Substitució progressiva de lluminàries convencionals per LED en edificis municipals.
+• Millora de l’aïllament tèrmic en punts crítics (finestres, portes, tancaments deteriorats).
+• Revisió i optimització d’horaris de climatització i il·luminació en centres d’ús continuat.
+• Instal·lació de sistemes de control intel·li</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:21.017Z</t>
+  </si>
+  <si>
+    <t>nou-centre-municipal-de-serveis-a-la-comunitat-86c8pb44y</t>
+  </si>
+  <si>
+    <t>S09 Nou centre municipal de serveis a la comunitat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crear un centre municipal de serveis a la comunitat mitjançant la rehabilitació o renovació d’un edifici existent, o bé reorganitzant espais municipals infrautilitzats. El centre integrarà serveis socials, programes de convivència i activitats comunitàries. Les actuacions inclouran:
+• Identificació de l’espai municipal òptim (edifici propi o amb possibilitat de cessió d’ús).
+• Redacció del projecte tècnic per adequar l’edifici a les necessitats d’atenció social i comunitària.
+• Creació d’espais </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:14.833Z</t>
+  </si>
+  <si>
+    <t>xarxa-d-espais-clim-tics-permanents-per-a-gent-gran-i-fam-lies-86c8pb452</t>
+  </si>
+  <si>
+    <t>S10 Xarxa d’espais climàtics permanents per a gent gran i famílies</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar una xarxa municipal d’espais climàtics permanents mitjançant l’adequació d’equipaments públics i la renaturalització de punts estratègics del municipi. Les actuacions inclouran:
+• Identificació d’espais municipals aptes com a refugis climàtics (centres de majors, biblioteca, equipaments culturals, centre comunitari S09).
+• Instal·lació o millora de sistemes de climatització eficients (segons S08) en espais interiors seleccionats.
+• Creació d’àrees d’ombra, arbrat i punts d’aigua en </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:14.578Z</t>
+  </si>
+  <si>
+    <t>t01-campanya-informativa-al-visitant-respecta-s-ller-86c8pb40e</t>
+  </si>
+  <si>
+    <t>T01 Campanya informativa al visitant “Respecta Sóller”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disseny i llançament d’una campanya informativa multicanal dirigida al visitant, amb el lema “Respecta Sóller”. L’objectiu és transmetre valors de civisme, sostenibilitat i respecte cap a l’entorn local. Les accions previstes inclouran:
+• Cartelleria informativa en punts clau (Port, estació del tren i tramvia, aparcaments, oficines de turisme).
+• Materials digitals en quatre idiomes (català, castellà, anglès i alemany) amb recomanacions de conducta i bones pràctiques.
+• Col·laboració amb establi</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:54.819Z</t>
+  </si>
+  <si>
+    <t>t02-coordinaci-amb-establiments-per-a-la-gesti-de-residus-i-renous-86c8pb40r</t>
+  </si>
+  <si>
+    <t>T02 Coordinació amb establiments per a la gestió de residus i renous</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementació d’un pla de coordinació amb establiments turístics i comercials per millorar el compliment de les normes municipals de residus i renous. L’acció inclourà:
+• Reunions informatives amb empreses hoteleres i de restauració per recordar horaris i procediments de recollida selectiva.
+• Signatura d’un protocol de compromís voluntari de bones pràctiques ambientals i de convivència (“Sóller Net i Tranquil”).
+• Reforç de la vigilància en zones d’oci nocturn i platges.
+• Incorporació d’un dis</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:54.535Z</t>
+  </si>
+  <si>
+    <t>t03-identificaci-i-control-dels-habitatges-tur-stics-il-legals-86c8pb40t</t>
+  </si>
+  <si>
+    <t>T03 Identificació i control dels habitatges turístics il·legals</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupament d’una batuda tècnica i administrativa per identificar habitatges que exerceixen activitat turística sense llicència o fora de la normativa vigent. L’acció es durà a terme mitjançant:
+• Creuament de dades del cens municipal, portals digitals i registre del Consell de Mallorca.
+• Coordinació amb el Consell de Mallorca per validar llistats i expedients sancionadors.
+• Inspeccions selectives a zones amb major concentració d’oferta turística.
+• Campanya informativa sobre les sancions </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:53.693Z</t>
+  </si>
+  <si>
+    <t>t04-refor-de-la-informaci-a-l-oficina-de-turisme-86c8pb40y</t>
+  </si>
+  <si>
+    <t>T04 Reforç de la informació a l’oficina de turisme</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Implementació d’un pla de reforç de l’Oficina Municipal de Turisme, amb l’objectiu de convertir-la en un espai actiu de comunicació i sensibilització turística. Les actuacions inclouran:
+• Actualització del material informatiu (mapes, fullets, codis QR) amb contingut sobre mobilitat sostenible, residus, comerç local i cultura.
+• Formació exprés del personal en gestió d’incidències, comunicació intercultural i protocols de convivència.
+• Creació d’un punt d’informació temporal al Port de Sóller d</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:53.366Z</t>
+  </si>
+  <si>
+    <t>t05-protocol-de-neteja-i-manteniment-per-a-zones-de-muntanya-i-platja-86c8pb414</t>
+  </si>
+  <si>
+    <t>T05 Protocol de neteja i manteniment per a zones de muntanya i platja</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Disseny i aplicació d’un protocol específic de neteja i manteniment per a zones naturals i litorals amb alta freqüència de visitants. L’actuació inclourà:
+• Identificació de punts crítics a la Serra, platges i camins rurals.
+• Increment temporal del servei de neteja i recollida selectiva durant caps de setmana i temporada alta.
+• Col·locació de cartelleria informativa i contenidors diferenciats en punts estratègics.
+• Coordinació amb entitats de voluntariat ambiental i empreses d’excursionisme p</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:53.090Z</t>
+  </si>
+  <si>
+    <t>pla-de-gesti-del-turisme-de-dia-excursionistes-i-aflu-ncia-puntual-86c8pb43t</t>
+  </si>
+  <si>
+    <t>T06 Pla de gestió del turisme de dia (excursionistes i afluència puntual)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un pla municipal específic per gestionar el volum d’excursionistes i visitants de dia, basant-se en la diagnosi inicial de curt termini (T01–T05) i en la informació del canal digital. Les actuacions inclouran:
+• Identificació d’hores i punts crítics d’arribada d’excursionistes (busos, cotxes de lloguer, grups organitzats).
+• Reordenació dels punts de parada puntual d’autobusos de visites turístiques.
+• Senyalització d’itineraris recomanats per descongestionar carrers estrets i zones</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:33.945Z</t>
+  </si>
+  <si>
+    <t>reordenaci-de-la-mobilitat-i-l-espai-p-blic-al-port-en-temporada-alta-86c8pb43w</t>
+  </si>
+  <si>
+    <t>T07 Reordenació de la mobilitat i l’espai públic al Port en temporada alta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aplicar una reordenació integral però realista del Port de Sóller durant la temporada alta, basada en les dades i incidències detectades a curt termini (T05) i en la diagnosi del Pla Simplificat de Mobilitat (M09). Les actuacions inclouran:
+• Redefinició de sentits de circulació en trams crítics per evitar col·lapses puntuals.
+• Regulació estricta de parades curtes i càrrega-descàrrega en eixos comercials.
+• Ampliació d’espais de vianants en punts de major intensitat turística.
+• Reforç de la se</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:33.383Z</t>
+  </si>
+  <si>
+    <t>sistema-unificat-d-informaci-tur-stica-mapes-qr-i-itineraris-86c8pb43y</t>
+  </si>
+  <si>
+    <t>T08 Sistema unificat d’informació turística (mapes, QR i itineraris)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crear un sistema unificat d’informació turística basat en formats digitals i senyalització homogènia que integri mapes, codis QR i itineraris recomanats. Les actuacions inclouran:
+• Disseny d’un mapa únic de Sóller i Port (moviment, serveis, zones d’interès).
+• Incorporació de codis QR en punts estratègics amb contingut multilingüe.
+• Creació d’itineraris recomanats per reduir saturació (passeig, centre, Port, natura).
+• Unificació gràfica de tota la informació turística municipal.
+• Coordinació</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:32.980Z</t>
+  </si>
+  <si>
+    <t>estrat-gia-tur-stica-2030-sostenibilitat-qualitat-i-desestacionalitzaci-86c8pb44r</t>
+  </si>
+  <si>
+    <t>T09 Estratègia Turística 2030: sostenibilitat, qualitat i desestacionalització</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dissenyar i impulsar una estratègia turística municipal que articuli mobilitat, convivència, patrimoni, comerç i qualitat, integrant dades dels anys anteriors i alineant la política local amb la realitat socioeconòmica de la Vall. Les actuacions inclouran:
+• Diagnosi detallada del model turístic actual: fluxos, pressió temporal, estacionalitat i punts de conflicte.
+• Definició de principis rectors: sostenibilitat, convivència, identitat local i qualitat.
+• Impuls d’un model de turisme cultural, </t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:16.695Z</t>
+  </si>
+  <si>
+    <t>reordenaci-integral-dels-accessos-al-port-en-coordinaci-amb-el-consell-i-ports-86c8pb44v</t>
+  </si>
+  <si>
+    <t>T10 Reordenació integral dels accessos al Port en coordinació amb el Consell i Ports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Desenvolupar un pla integral de reordenació dels accessos al Port que permeti reorganitzar trànsit, aparcament, mobilitat activa i fluxos turístics, amb intervencions plurianuals i amb suport institucional d’àmbits superiors. Les actuacions inclouran:
+• Negociació formal amb el Consell de Mallorca per intervenir en carreteres d’accés al Port i zones limítrofes.
+• Estudi tècnic global sobre fluxos de vehicles, bicicletes, vianants i transport col·lectiu.
+• Redisseny de trams crítics, rotondes i p</t>
+  </si>
+  <si>
+    <t>2026-06-05T09:14:15.726Z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -1392,1940 +1672,2114 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N79"/>
+  <dimension ref="A1:L79"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
     <col min="2" max="2" width="40" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="32" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="8" width="14" customWidth="1"/>
     <col min="9" max="10" width="14" style="1" customWidth="1"/>
     <col min="11" max="11" width="14" customWidth="1"/>
-    <col min="12" max="14" width="22" customWidth="1"/>
+    <col min="12" max="12" width="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="2" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="3" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="2" t="s">
+    </row>
+    <row r="2" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="B2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="C2" t="s">
         <v>14</v>
       </c>
-      <c r="B2" t="s">
-[...2 lines deleted...]
-      <c r="C2" t="s">
+      <c r="D2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J2" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K2">
+        <v>64</v>
+      </c>
+      <c r="L2" t="s">
         <v>16</v>
       </c>
-      <c r="D2" t="s">
+    </row>
+    <row r="3" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="I2" s="1"/>
-[...1 lines deleted...]
-      <c r="N2" t="s">
+      <c r="B3" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="C3" t="s">
         <v>19</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I3" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J3" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K3">
+        <v>64</v>
+      </c>
+      <c r="L3" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>21</v>
       </c>
-      <c r="D3" t="s">
-[...10 lines deleted...]
-      <c r="N3" t="s">
+      <c r="B4" t="s">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="C4" t="s">
         <v>23</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J4" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K4">
+        <v>64</v>
+      </c>
+      <c r="L4" t="s">
         <v>24</v>
       </c>
-      <c r="C4" t="s">
+    </row>
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>25</v>
       </c>
-      <c r="D4" t="s">
+      <c r="B5" t="s">
         <v>26</v>
       </c>
-      <c r="I4" s="1"/>
-[...7 lines deleted...]
-      <c r="N4" t="s">
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" t="s">
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J5" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K5">
+        <v>64</v>
+      </c>
+      <c r="L5" t="s">
         <v>28</v>
       </c>
-      <c r="B5" t="s">
+    </row>
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>29</v>
       </c>
-      <c r="C5" t="s">
+      <c r="B6" t="s">
         <v>30</v>
       </c>
-      <c r="D5" t="s">
-[...10 lines deleted...]
-      <c r="N5" t="s">
+      <c r="C6" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" t="s">
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J6" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K6">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
+      <c r="L6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>33</v>
       </c>
-      <c r="C6" t="s">
+      <c r="B7" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
+      <c r="C7" t="s">
         <v>35</v>
       </c>
-      <c r="I6" s="1"/>
-[...4 lines deleted...]
-      <c r="N6" t="s">
+      <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="I7" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J7" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K7">
+        <v>32</v>
+      </c>
+      <c r="L7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B8" t="s">
         <v>38</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C8" t="s">
         <v>39</v>
       </c>
-      <c r="D7" t="s">
-[...7 lines deleted...]
-      <c r="N7" t="s">
+      <c r="D8" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J8" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K8">
+        <v>32</v>
+      </c>
+      <c r="L8" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B9" t="s">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C9" t="s">
         <v>43</v>
       </c>
-      <c r="D8" t="s">
-[...7 lines deleted...]
-      <c r="N8" t="s">
+      <c r="D9" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="I9" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J9" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K9">
+        <v>32</v>
+      </c>
+      <c r="L9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
+    </row>
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>46</v>
       </c>
-      <c r="C9" t="s">
+      <c r="B10" t="s">
         <v>47</v>
       </c>
-      <c r="D9" t="s">
-[...10 lines deleted...]
-      <c r="N9" t="s">
+      <c r="C10" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="D10" t="s">
+        <v>15</v>
+      </c>
+      <c r="I10" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J10" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K10">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
+    </row>
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>50</v>
       </c>
-      <c r="C10" t="s">
+      <c r="B11" t="s">
         <v>51</v>
       </c>
-      <c r="D10" t="s">
-[...10 lines deleted...]
-      <c r="N10" t="s">
+      <c r="C11" t="s">
         <v>52</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" t="s">
+      <c r="D11" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J11" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K11">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
         <v>53</v>
       </c>
-      <c r="B11" t="s">
+    </row>
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>54</v>
       </c>
-      <c r="C11" t="s">
+      <c r="B12" t="s">
         <v>55</v>
       </c>
-      <c r="D11" t="s">
-[...10 lines deleted...]
-      <c r="N11" t="s">
+      <c r="C12" t="s">
         <v>56</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" t="s">
+      <c r="D12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
+      <c r="I12" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J12" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K12">
+        <v>64</v>
+      </c>
+      <c r="L12" t="s">
         <v>58</v>
       </c>
-      <c r="C12" t="s">
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>59</v>
       </c>
-      <c r="D12" t="s">
-[...10 lines deleted...]
-      <c r="N12" t="s">
+      <c r="B13" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" t="s">
+      <c r="C13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
+        <v>15</v>
+      </c>
+      <c r="I13" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J13" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K13">
+        <v>64</v>
+      </c>
+      <c r="L13" t="s">
         <v>62</v>
       </c>
-      <c r="C13" t="s">
+    </row>
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>63</v>
       </c>
-      <c r="D13" t="s">
-[...10 lines deleted...]
-      <c r="N13" t="s">
+      <c r="B14" t="s">
         <v>64</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" t="s">
+      <c r="C14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
+        <v>15</v>
+      </c>
+      <c r="I14" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J14" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K14">
+        <v>32</v>
+      </c>
+      <c r="L14" t="s">
         <v>66</v>
       </c>
-      <c r="C14" t="s">
+    </row>
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>67</v>
       </c>
-      <c r="D14" t="s">
-[...7 lines deleted...]
-      <c r="N14" t="s">
+      <c r="B15" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" t="s">
+      <c r="C15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
+        <v>15</v>
+      </c>
+      <c r="I15" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J15" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K15">
+        <v>32</v>
+      </c>
+      <c r="L15" t="s">
         <v>70</v>
       </c>
-      <c r="C15" t="s">
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>71</v>
       </c>
-      <c r="D15" t="s">
-[...7 lines deleted...]
-      <c r="N15" t="s">
+      <c r="B16" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" t="s">
+      <c r="C16" t="s">
         <v>73</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J16" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K16">
+        <v>32</v>
+      </c>
+      <c r="L16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" t="s">
+    </row>
+    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
         <v>75</v>
       </c>
-      <c r="D16" t="s">
-[...7 lines deleted...]
-      <c r="N16" t="s">
+      <c r="B17" t="s">
         <v>76</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" t="s">
+      <c r="C17" t="s">
         <v>77</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J17" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K17">
+        <v>8</v>
+      </c>
+      <c r="L17" t="s">
         <v>78</v>
       </c>
-      <c r="C17" t="s">
+    </row>
+    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
         <v>79</v>
       </c>
-      <c r="D17" t="s">
-[...10 lines deleted...]
-      <c r="N17" t="s">
+      <c r="B18" t="s">
         <v>80</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" t="s">
+      <c r="C18" t="s">
         <v>81</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J18" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K18">
+        <v>64</v>
+      </c>
+      <c r="L18" t="s">
         <v>82</v>
       </c>
-      <c r="C18" t="s">
+    </row>
+    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>83</v>
       </c>
-      <c r="D18" t="s">
-[...10 lines deleted...]
-      <c r="N18" t="s">
+      <c r="B19" t="s">
         <v>84</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" t="s">
+      <c r="C19" t="s">
         <v>85</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J19" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K19">
+        <v>64</v>
+      </c>
+      <c r="L19" t="s">
         <v>86</v>
       </c>
-      <c r="C19" t="s">
+    </row>
+    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
         <v>87</v>
       </c>
-      <c r="D19" t="s">
-[...10 lines deleted...]
-      <c r="N19" t="s">
+      <c r="B20" t="s">
         <v>88</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" t="s">
+      <c r="C20" t="s">
         <v>89</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J20" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K20">
+        <v>64</v>
+      </c>
+      <c r="L20" t="s">
         <v>90</v>
       </c>
-      <c r="C20" t="s">
+    </row>
+    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
         <v>91</v>
       </c>
-      <c r="D20" t="s">
-[...10 lines deleted...]
-      <c r="N20" t="s">
+      <c r="B21" t="s">
         <v>92</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" t="s">
+      <c r="C21" t="s">
         <v>93</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
+        <v>15</v>
+      </c>
+      <c r="I21" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J21" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K21">
+        <v>64</v>
+      </c>
+      <c r="L21" t="s">
         <v>94</v>
       </c>
-      <c r="C21" t="s">
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
         <v>95</v>
       </c>
-      <c r="D21" t="s">
-[...10 lines deleted...]
-      <c r="N21" t="s">
+      <c r="B22" t="s">
         <v>96</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" t="s">
+      <c r="C22" t="s">
         <v>97</v>
       </c>
-      <c r="B22" t="s">
+      <c r="D22" t="s">
+        <v>15</v>
+      </c>
+      <c r="I22" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J22" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K22">
+        <v>64</v>
+      </c>
+      <c r="L22" t="s">
         <v>98</v>
       </c>
-      <c r="C22" t="s">
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>99</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      <c r="N22" t="s">
+      <c r="B23" t="s">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" t="s">
+      <c r="C23" t="s">
         <v>101</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J23" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K23">
+        <v>32</v>
+      </c>
+      <c r="L23" t="s">
         <v>102</v>
       </c>
-      <c r="C23" t="s">
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>103</v>
       </c>
-      <c r="D23" t="s">
-[...7 lines deleted...]
-      <c r="N23" t="s">
+      <c r="B24" t="s">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" t="s">
+      <c r="C24" t="s">
         <v>105</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I24" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J24" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K24">
+        <v>32</v>
+      </c>
+      <c r="L24" t="s">
         <v>106</v>
       </c>
-      <c r="C24" t="s">
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>107</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      <c r="N24" t="s">
+      <c r="B25" t="s">
         <v>108</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" t="s">
+      <c r="C25" t="s">
         <v>109</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I25" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J25" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K25">
+        <v>32</v>
+      </c>
+      <c r="L25" t="s">
         <v>110</v>
       </c>
-      <c r="C25" t="s">
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>111</v>
       </c>
-      <c r="D25" t="s">
-[...7 lines deleted...]
-      <c r="N25" t="s">
+      <c r="B26" t="s">
         <v>112</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" t="s">
+      <c r="C26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J26" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K26">
+        <v>32</v>
+      </c>
+      <c r="L26" t="s">
         <v>114</v>
       </c>
-      <c r="C26" t="s">
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>115</v>
       </c>
-      <c r="D26" t="s">
-[...7 lines deleted...]
-      <c r="N26" t="s">
+      <c r="B27" t="s">
         <v>116</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" t="s">
+      <c r="C27" t="s">
         <v>117</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J27" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K27">
+        <v>8</v>
+      </c>
+      <c r="L27" t="s">
         <v>118</v>
       </c>
-      <c r="C27" t="s">
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>119</v>
       </c>
-      <c r="D27" t="s">
-[...7 lines deleted...]
-      <c r="N27" t="s">
+      <c r="B28" t="s">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" t="s">
+      <c r="C28" t="s">
         <v>121</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I28" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J28" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K28">
+        <v>8</v>
+      </c>
+      <c r="L28" t="s">
         <v>122</v>
       </c>
-      <c r="C28" t="s">
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>123</v>
       </c>
-      <c r="D28" t="s">
-[...10 lines deleted...]
-      <c r="N28" t="s">
+      <c r="B29" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" t="s">
+      <c r="C29" t="s">
         <v>125</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I29" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J29" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K29">
+        <v>64</v>
+      </c>
+      <c r="L29" t="s">
         <v>126</v>
       </c>
-      <c r="C29" t="s">
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
         <v>127</v>
       </c>
-      <c r="D29" t="s">
-[...10 lines deleted...]
-      <c r="N29" t="s">
+      <c r="B30" t="s">
         <v>128</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" t="s">
+      <c r="C30" t="s">
         <v>129</v>
       </c>
-      <c r="B30" t="s">
+      <c r="D30" t="s">
+        <v>15</v>
+      </c>
+      <c r="I30" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J30" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K30">
+        <v>64</v>
+      </c>
+      <c r="L30" t="s">
         <v>130</v>
       </c>
-      <c r="C30" t="s">
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>131</v>
       </c>
-      <c r="D30" t="s">
-[...10 lines deleted...]
-      <c r="N30" t="s">
+      <c r="B31" t="s">
         <v>132</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" t="s">
+      <c r="C31" t="s">
         <v>133</v>
       </c>
-      <c r="B31" t="s">
+      <c r="D31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J31" s="1">
+        <v>46172.08333333333</v>
+      </c>
+      <c r="K31">
+        <v>100</v>
+      </c>
+      <c r="L31" t="s">
         <v>134</v>
       </c>
-      <c r="C31" t="s">
+    </row>
+    <row r="32" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>135</v>
       </c>
-      <c r="D31" t="s">
-[...10 lines deleted...]
-      <c r="N31" t="s">
+      <c r="B32" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" t="s">
+      <c r="C32" t="s">
         <v>137</v>
       </c>
-      <c r="B32" t="s">
+      <c r="D32" t="s">
+        <v>15</v>
+      </c>
+      <c r="I32" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J32" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K32">
+        <v>64</v>
+      </c>
+      <c r="L32" t="s">
         <v>138</v>
       </c>
-      <c r="C32" t="s">
+    </row>
+    <row r="33" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>139</v>
       </c>
-      <c r="D32" t="s">
-[...10 lines deleted...]
-      <c r="N32" t="s">
+      <c r="B33" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" t="s">
+      <c r="C33" t="s">
         <v>141</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J33" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K33">
+        <v>32</v>
+      </c>
+      <c r="L33" t="s">
         <v>142</v>
       </c>
-      <c r="C33" t="s">
+    </row>
+    <row r="34" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>143</v>
       </c>
-      <c r="D33" t="s">
-[...10 lines deleted...]
-      <c r="N33" t="s">
+      <c r="B34" t="s">
         <v>144</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" t="s">
+      <c r="C34" t="s">
         <v>145</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
+        <v>15</v>
+      </c>
+      <c r="I34" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J34" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K34">
+        <v>32</v>
+      </c>
+      <c r="L34" t="s">
         <v>146</v>
       </c>
-      <c r="C34" t="s">
+    </row>
+    <row r="35" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
         <v>147</v>
       </c>
-      <c r="D34" t="s">
+      <c r="B35" t="s">
         <v>148</v>
       </c>
-      <c r="I34" s="1"/>
-[...7 lines deleted...]
-      <c r="N34" t="s">
+      <c r="C35" t="s">
         <v>149</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35" t="s">
+      <c r="D35" t="s">
+        <v>44</v>
+      </c>
+      <c r="I35" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J35" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K35">
+        <v>32</v>
+      </c>
+      <c r="L35" t="s">
         <v>150</v>
       </c>
-      <c r="B35" t="s">
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
         <v>151</v>
       </c>
-      <c r="C35" t="s">
+      <c r="B36" t="s">
         <v>152</v>
       </c>
-      <c r="D35" t="s">
-[...7 lines deleted...]
-      <c r="N35" t="s">
+      <c r="C36" t="s">
         <v>153</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" t="s">
+      <c r="D36" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J36" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K36">
+        <v>32</v>
+      </c>
+      <c r="L36" t="s">
         <v>154</v>
       </c>
-      <c r="B36" t="s">
+    </row>
+    <row r="37" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
         <v>155</v>
       </c>
-      <c r="C36" t="s">
+      <c r="B37" t="s">
         <v>156</v>
       </c>
-      <c r="D36" t="s">
-[...7 lines deleted...]
-      <c r="N36" t="s">
+      <c r="C37" t="s">
         <v>157</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" t="s">
+      <c r="D37" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J37" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K37">
+        <v>8</v>
+      </c>
+      <c r="L37" t="s">
         <v>158</v>
       </c>
-      <c r="B37" t="s">
+    </row>
+    <row r="38" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
         <v>159</v>
       </c>
-      <c r="C37" t="s">
+      <c r="B38" t="s">
         <v>160</v>
       </c>
-      <c r="D37" t="s">
-[...7 lines deleted...]
-      <c r="N37" t="s">
+      <c r="C38" t="s">
         <v>161</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" t="s">
+      <c r="D38" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J38" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K38">
+        <v>8</v>
+      </c>
+      <c r="L38" t="s">
         <v>162</v>
       </c>
-      <c r="B38" t="s">
+    </row>
+    <row r="39" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>163</v>
       </c>
-      <c r="C38" t="s">
+      <c r="B39" t="s">
         <v>164</v>
       </c>
-      <c r="D38" t="s">
-[...10 lines deleted...]
-      <c r="N38" t="s">
+      <c r="C39" t="s">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" t="s">
+      <c r="D39" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1">
+        <v>46295.08333333333</v>
+      </c>
+      <c r="L39" t="s">
         <v>166</v>
       </c>
-      <c r="B39" t="s">
+    </row>
+    <row r="40" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>167</v>
       </c>
-      <c r="C39" t="s">
+      <c r="B40" t="s">
         <v>168</v>
       </c>
-      <c r="D39" t="s">
-[...10 lines deleted...]
-      <c r="N39" t="s">
+      <c r="C40" t="s">
         <v>169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" t="s">
+      <c r="D40" t="s">
+        <v>15</v>
+      </c>
+      <c r="I40" s="1"/>
+      <c r="J40" s="1">
+        <v>46295.08333333333</v>
+      </c>
+      <c r="L40" t="s">
         <v>170</v>
       </c>
-      <c r="B40" t="s">
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>171</v>
       </c>
-      <c r="C40" t="s">
+      <c r="B41" t="s">
         <v>172</v>
       </c>
-      <c r="D40" t="s">
-[...10 lines deleted...]
-      <c r="N40" t="s">
+      <c r="C41" t="s">
         <v>173</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" t="s">
+      <c r="D41" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1">
+        <v>46295.08333333333</v>
+      </c>
+      <c r="L41" t="s">
         <v>174</v>
       </c>
-      <c r="B41" t="s">
+    </row>
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
         <v>175</v>
       </c>
-      <c r="C41" t="s">
+      <c r="B42" t="s">
         <v>176</v>
       </c>
-      <c r="D41" t="s">
-[...7 lines deleted...]
-      <c r="M41">
+      <c r="C42" t="s">
+        <v>177</v>
+      </c>
+      <c r="D42" t="s">
+        <v>15</v>
+      </c>
+      <c r="I42" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J42" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K42">
+        <v>64</v>
+      </c>
+      <c r="L42" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>179</v>
+      </c>
+      <c r="B43" t="s">
+        <v>180</v>
+      </c>
+      <c r="C43" t="s">
+        <v>181</v>
+      </c>
+      <c r="D43" t="s">
+        <v>15</v>
+      </c>
+      <c r="I43" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J43" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K43">
+        <v>64</v>
+      </c>
+      <c r="L43" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>183</v>
+      </c>
+      <c r="B44" t="s">
+        <v>184</v>
+      </c>
+      <c r="C44" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" t="s">
+        <v>15</v>
+      </c>
+      <c r="I44" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J44" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K44">
+        <v>64</v>
+      </c>
+      <c r="L44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>188</v>
+      </c>
+      <c r="C45" t="s">
+        <v>189</v>
+      </c>
+      <c r="D45" t="s">
+        <v>15</v>
+      </c>
+      <c r="I45" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J45" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K45">
+        <v>64</v>
+      </c>
+      <c r="L45" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>191</v>
+      </c>
+      <c r="B46" t="s">
+        <v>192</v>
+      </c>
+      <c r="C46" t="s">
+        <v>193</v>
+      </c>
+      <c r="D46" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J46" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K46">
+        <v>32</v>
+      </c>
+      <c r="L46" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>195</v>
+      </c>
+      <c r="B47" t="s">
+        <v>196</v>
+      </c>
+      <c r="C47" t="s">
+        <v>197</v>
+      </c>
+      <c r="D47" t="s">
+        <v>15</v>
+      </c>
+      <c r="I47" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J47" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K47">
+        <v>32</v>
+      </c>
+      <c r="L47" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="48" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>199</v>
+      </c>
+      <c r="B48" t="s">
         <v>200</v>
       </c>
-      <c r="N41" t="s">
-[...143 lines deleted...]
-      <c r="N47" t="s">
+      <c r="C48" t="s">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" t="s">
+      <c r="D48" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J48" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K48">
+        <v>32</v>
+      </c>
+      <c r="L48" t="s">
         <v>202</v>
       </c>
-      <c r="B48" t="s">
+    </row>
+    <row r="49" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
         <v>203</v>
       </c>
-      <c r="C48" t="s">
+      <c r="B49" t="s">
         <v>204</v>
       </c>
-      <c r="D48" t="s">
-[...10 lines deleted...]
-      <c r="N48" t="s">
+      <c r="C49" t="s">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49" t="s">
+      <c r="D49" t="s">
+        <v>57</v>
+      </c>
+      <c r="I49" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J49" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K49">
+        <v>32</v>
+      </c>
+      <c r="L49" t="s">
         <v>206</v>
       </c>
-      <c r="B49" t="s">
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
         <v>207</v>
       </c>
-      <c r="C49" t="s">
+      <c r="B50" t="s">
         <v>208</v>
       </c>
-      <c r="D49" t="s">
-[...7 lines deleted...]
-      <c r="N49" t="s">
+      <c r="C50" t="s">
         <v>209</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" t="s">
+      <c r="D50" t="s">
+        <v>15</v>
+      </c>
+      <c r="I50" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J50" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K50">
+        <v>8</v>
+      </c>
+      <c r="L50" t="s">
         <v>210</v>
       </c>
-      <c r="B50" t="s">
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>211</v>
       </c>
-      <c r="C50" t="s">
+      <c r="B51" t="s">
         <v>212</v>
       </c>
-      <c r="D50" t="s">
-[...7 lines deleted...]
-      <c r="N50" t="s">
+      <c r="C51" t="s">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" t="s">
+      <c r="D51" t="s">
+        <v>15</v>
+      </c>
+      <c r="I51" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J51" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K51">
+        <v>8</v>
+      </c>
+      <c r="L51" t="s">
         <v>214</v>
       </c>
-      <c r="B51" t="s">
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>215</v>
       </c>
-      <c r="C51" t="s">
+      <c r="B52" t="s">
         <v>216</v>
       </c>
-      <c r="D51" t="s">
-[...10 lines deleted...]
-      <c r="N51" t="s">
+      <c r="C52" t="s">
         <v>217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52" t="s">
+      <c r="D52" t="s">
+        <v>15</v>
+      </c>
+      <c r="I52" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J52" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K52">
+        <v>64</v>
+      </c>
+      <c r="L52" t="s">
         <v>218</v>
       </c>
-      <c r="B52" t="s">
+    </row>
+    <row r="53" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>219</v>
       </c>
-      <c r="C52" t="s">
+      <c r="B53" t="s">
         <v>220</v>
       </c>
-      <c r="D52" t="s">
-[...10 lines deleted...]
-      <c r="N52" t="s">
+      <c r="C53" t="s">
         <v>221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53" t="s">
+      <c r="D53" t="s">
+        <v>57</v>
+      </c>
+      <c r="I53" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J53" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K53">
+        <v>64</v>
+      </c>
+      <c r="L53" t="s">
         <v>222</v>
       </c>
-      <c r="B53" t="s">
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
         <v>223</v>
       </c>
-      <c r="C53" t="s">
+      <c r="B54" t="s">
         <v>224</v>
       </c>
-      <c r="D53" t="s">
-[...10 lines deleted...]
-      <c r="N53" t="s">
+      <c r="C54" t="s">
         <v>225</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54" t="s">
+      <c r="D54" t="s">
+        <v>15</v>
+      </c>
+      <c r="I54" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J54" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K54">
+        <v>64</v>
+      </c>
+      <c r="L54" t="s">
         <v>226</v>
       </c>
-      <c r="B54" t="s">
+    </row>
+    <row r="55" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>227</v>
       </c>
-      <c r="C54" t="s">
+      <c r="B55" t="s">
         <v>228</v>
       </c>
-      <c r="D54" t="s">
-[...4 lines deleted...]
-      <c r="N54" t="s">
+      <c r="C55" t="s">
         <v>229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" t="s">
+      <c r="D55" t="s">
+        <v>15</v>
+      </c>
+      <c r="I55" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J55" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K55">
+        <v>64</v>
+      </c>
+      <c r="L55" t="s">
         <v>230</v>
       </c>
-      <c r="B55" t="s">
+    </row>
+    <row r="56" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
         <v>231</v>
       </c>
-      <c r="C55" t="s">
+      <c r="B56" t="s">
         <v>232</v>
       </c>
-      <c r="D55" t="s">
-[...4 lines deleted...]
-      <c r="N55" t="s">
+      <c r="C56" t="s">
         <v>233</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56" t="s">
+      <c r="D56" t="s">
+        <v>15</v>
+      </c>
+      <c r="I56" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J56" s="1">
+        <v>46187.08333333333</v>
+      </c>
+      <c r="K56">
+        <v>100</v>
+      </c>
+      <c r="L56" t="s">
         <v>234</v>
       </c>
-      <c r="B56" t="s">
+    </row>
+    <row r="57" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>235</v>
       </c>
-      <c r="C56" t="s">
+      <c r="B57" t="s">
         <v>236</v>
       </c>
-      <c r="D56" t="s">
-[...10 lines deleted...]
-      <c r="N56" t="s">
+      <c r="C57" t="s">
         <v>237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57" t="s">
+      <c r="D57" t="s">
+        <v>15</v>
+      </c>
+      <c r="I57" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J57" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K57">
+        <v>64</v>
+      </c>
+      <c r="L57" t="s">
         <v>238</v>
       </c>
-      <c r="B57" t="s">
+    </row>
+    <row r="58" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>239</v>
       </c>
-      <c r="C57" t="s">
+      <c r="B58" t="s">
         <v>240</v>
       </c>
-      <c r="D57" t="s">
-[...4 lines deleted...]
-      <c r="N57" t="s">
+      <c r="C58" t="s">
         <v>241</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58" t="s">
+      <c r="D58" t="s">
+        <v>15</v>
+      </c>
+      <c r="I58" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J58" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K58">
+        <v>32</v>
+      </c>
+      <c r="L58" t="s">
         <v>242</v>
       </c>
-      <c r="B58" t="s">
+    </row>
+    <row r="59" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>243</v>
       </c>
-      <c r="C58" t="s">
+      <c r="B59" t="s">
         <v>244</v>
       </c>
-      <c r="D58" t="s">
-[...10 lines deleted...]
-      <c r="N58" t="s">
+      <c r="C59" t="s">
         <v>245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59" t="s">
+      <c r="D59" t="s">
+        <v>44</v>
+      </c>
+      <c r="I59" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J59" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K59">
+        <v>8</v>
+      </c>
+      <c r="L59" t="s">
         <v>246</v>
       </c>
-      <c r="B59" t="s">
+    </row>
+    <row r="60" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
         <v>247</v>
       </c>
-      <c r="C59" t="s">
+      <c r="B60" t="s">
         <v>248</v>
       </c>
-      <c r="D59" t="s">
-[...7 lines deleted...]
-      <c r="N59" t="s">
+      <c r="C60" t="s">
         <v>249</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60" t="s">
+      <c r="D60" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J60" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K60">
+        <v>8</v>
+      </c>
+      <c r="L60" t="s">
         <v>250</v>
       </c>
-      <c r="B60" t="s">
+    </row>
+    <row r="61" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
         <v>251</v>
       </c>
-      <c r="C60" t="s">
+      <c r="B61" t="s">
         <v>252</v>
       </c>
-      <c r="D60" t="s">
-[...7 lines deleted...]
-      <c r="N60" t="s">
+      <c r="C61" t="s">
         <v>253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61" t="s">
+      <c r="D61" t="s">
+        <v>15</v>
+      </c>
+      <c r="I61" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J61" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K61">
+        <v>64</v>
+      </c>
+      <c r="L61" t="s">
         <v>254</v>
       </c>
-      <c r="B61" t="s">
+    </row>
+    <row r="62" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
         <v>255</v>
       </c>
-      <c r="C61" t="s">
+      <c r="B62" t="s">
         <v>256</v>
       </c>
-      <c r="D61" t="s">
-[...10 lines deleted...]
-      <c r="N61" t="s">
+      <c r="C62" t="s">
         <v>257</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62" t="s">
+      <c r="D62" t="s">
+        <v>15</v>
+      </c>
+      <c r="I62" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J62" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K62">
+        <v>64</v>
+      </c>
+      <c r="L62" t="s">
         <v>258</v>
       </c>
-      <c r="B62" t="s">
+    </row>
+    <row r="63" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
         <v>259</v>
       </c>
-      <c r="C62" t="s">
+      <c r="B63" t="s">
         <v>260</v>
       </c>
-      <c r="D62" t="s">
-[...10 lines deleted...]
-      <c r="N62" t="s">
+      <c r="C63" t="s">
         <v>261</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63" t="s">
+      <c r="D63" t="s">
+        <v>15</v>
+      </c>
+      <c r="I63" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J63" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K63">
+        <v>64</v>
+      </c>
+      <c r="L63" t="s">
         <v>262</v>
       </c>
-      <c r="B63" t="s">
+    </row>
+    <row r="64" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
         <v>263</v>
       </c>
-      <c r="C63" t="s">
+      <c r="B64" t="s">
         <v>264</v>
       </c>
-      <c r="D63" t="s">
-[...10 lines deleted...]
-      <c r="N63" t="s">
+      <c r="C64" t="s">
         <v>265</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64" t="s">
+      <c r="D64" t="s">
+        <v>15</v>
+      </c>
+      <c r="I64" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J64" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K64">
+        <v>32</v>
+      </c>
+      <c r="L64" t="s">
         <v>266</v>
       </c>
-      <c r="B64" t="s">
+    </row>
+    <row r="65" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
         <v>267</v>
       </c>
-      <c r="C64" t="s">
+      <c r="B65" t="s">
         <v>268</v>
       </c>
-      <c r="D64" t="s">
-[...7 lines deleted...]
-      <c r="N64" t="s">
+      <c r="C65" t="s">
         <v>269</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65" t="s">
+      <c r="D65" t="s">
+        <v>44</v>
+      </c>
+      <c r="I65" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J65" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K65">
+        <v>32</v>
+      </c>
+      <c r="L65" t="s">
         <v>270</v>
       </c>
-      <c r="B65" t="s">
+    </row>
+    <row r="66" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
         <v>271</v>
       </c>
-      <c r="C65" t="s">
+      <c r="B66" t="s">
         <v>272</v>
       </c>
-      <c r="D65" t="s">
-[...7 lines deleted...]
-      <c r="N65" t="s">
+      <c r="C66" t="s">
         <v>273</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66" t="s">
+      <c r="D66" t="s">
+        <v>44</v>
+      </c>
+      <c r="I66" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J66" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K66">
+        <v>32</v>
+      </c>
+      <c r="L66" t="s">
         <v>274</v>
       </c>
-      <c r="B66" t="s">
+    </row>
+    <row r="67" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>275</v>
       </c>
-      <c r="C66" t="s">
+      <c r="B67" t="s">
         <v>276</v>
       </c>
-      <c r="D66" t="s">
-[...7 lines deleted...]
-      <c r="N66" t="s">
+      <c r="C67" t="s">
         <v>277</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67" t="s">
+      <c r="D67" t="s">
+        <v>15</v>
+      </c>
+      <c r="I67" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J67" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K67">
+        <v>32</v>
+      </c>
+      <c r="L67" t="s">
         <v>278</v>
       </c>
-      <c r="B67" t="s">
+    </row>
+    <row r="68" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
         <v>279</v>
       </c>
-      <c r="C67" t="s">
+      <c r="B68" t="s">
         <v>280</v>
       </c>
-      <c r="D67" t="s">
-[...7 lines deleted...]
-      <c r="N67" t="s">
+      <c r="C68" t="s">
         <v>281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68" t="s">
+      <c r="D68" t="s">
+        <v>44</v>
+      </c>
+      <c r="I68" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J68" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K68">
+        <v>8</v>
+      </c>
+      <c r="L68" t="s">
         <v>282</v>
       </c>
-      <c r="B68" t="s">
+    </row>
+    <row r="69" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>283</v>
       </c>
-      <c r="C68" t="s">
+      <c r="B69" t="s">
         <v>284</v>
       </c>
-      <c r="D68" t="s">
-[...7 lines deleted...]
-      <c r="N68" t="s">
+      <c r="C69" t="s">
         <v>285</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69" t="s">
+      <c r="D69" t="s">
+        <v>15</v>
+      </c>
+      <c r="I69" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J69" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K69">
+        <v>8</v>
+      </c>
+      <c r="L69" t="s">
         <v>286</v>
       </c>
-      <c r="B69" t="s">
+    </row>
+    <row r="70" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
         <v>287</v>
       </c>
-      <c r="C69" t="s">
+      <c r="B70" t="s">
         <v>288</v>
       </c>
-      <c r="D69" t="s">
-[...7 lines deleted...]
-      <c r="N69" t="s">
+      <c r="C70" t="s">
         <v>289</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70" t="s">
+      <c r="D70" t="s">
+        <v>15</v>
+      </c>
+      <c r="I70" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J70" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K70">
+        <v>64</v>
+      </c>
+      <c r="L70" t="s">
         <v>290</v>
       </c>
-      <c r="B70" t="s">
+    </row>
+    <row r="71" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
         <v>291</v>
       </c>
-      <c r="C70" t="s">
+      <c r="B71" t="s">
         <v>292</v>
       </c>
-      <c r="D70" t="s">
-[...10 lines deleted...]
-      <c r="N70" t="s">
+      <c r="C71" t="s">
         <v>293</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71" t="s">
+      <c r="D71" t="s">
+        <v>15</v>
+      </c>
+      <c r="I71" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J71" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K71">
+        <v>64</v>
+      </c>
+      <c r="L71" t="s">
         <v>294</v>
       </c>
-      <c r="B71" t="s">
+    </row>
+    <row r="72" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
         <v>295</v>
       </c>
-      <c r="C71" t="s">
+      <c r="B72" t="s">
         <v>296</v>
       </c>
-      <c r="D71" t="s">
-[...10 lines deleted...]
-      <c r="N71" t="s">
+      <c r="C72" t="s">
         <v>297</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72" t="s">
+      <c r="D72" t="s">
+        <v>15</v>
+      </c>
+      <c r="I72" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J72" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K72">
+        <v>64</v>
+      </c>
+      <c r="L72" t="s">
         <v>298</v>
       </c>
-      <c r="B72" t="s">
+    </row>
+    <row r="73" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
         <v>299</v>
       </c>
-      <c r="C72" t="s">
+      <c r="B73" t="s">
         <v>300</v>
       </c>
-      <c r="D72" t="s">
-[...10 lines deleted...]
-      <c r="N72" t="s">
+      <c r="C73" t="s">
         <v>301</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73" t="s">
+      <c r="D73" t="s">
+        <v>15</v>
+      </c>
+      <c r="I73" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J73" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K73">
+        <v>64</v>
+      </c>
+      <c r="L73" t="s">
         <v>302</v>
       </c>
-      <c r="B73" t="s">
+    </row>
+    <row r="74" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
         <v>303</v>
       </c>
-      <c r="C73" t="s">
+      <c r="B74" t="s">
         <v>304</v>
       </c>
-      <c r="D73" t="s">
-[...10 lines deleted...]
-      <c r="N73" t="s">
+      <c r="C74" t="s">
         <v>305</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74" t="s">
+      <c r="D74" t="s">
+        <v>15</v>
+      </c>
+      <c r="I74" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J74" s="1">
+        <v>46275.08333333333</v>
+      </c>
+      <c r="K74">
+        <v>64</v>
+      </c>
+      <c r="L74" t="s">
         <v>306</v>
       </c>
-      <c r="B74" t="s">
+    </row>
+    <row r="75" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
         <v>307</v>
       </c>
-      <c r="C74" t="s">
+      <c r="B75" t="s">
         <v>308</v>
       </c>
-      <c r="D74" t="s">
-[...10 lines deleted...]
-      <c r="N74" t="s">
+      <c r="C75" t="s">
         <v>309</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75" t="s">
+      <c r="D75" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J75" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K75">
+        <v>32</v>
+      </c>
+      <c r="L75" t="s">
         <v>310</v>
       </c>
-      <c r="B75" t="s">
+    </row>
+    <row r="76" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
         <v>311</v>
       </c>
-      <c r="C75" t="s">
+      <c r="B76" t="s">
         <v>312</v>
       </c>
-      <c r="D75" t="s">
-[...7 lines deleted...]
-      <c r="N75" t="s">
+      <c r="C76" t="s">
         <v>313</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76" t="s">
+      <c r="D76" t="s">
+        <v>15</v>
+      </c>
+      <c r="I76" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J76" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K76">
+        <v>32</v>
+      </c>
+      <c r="L76" t="s">
         <v>314</v>
       </c>
-      <c r="B76" t="s">
+    </row>
+    <row r="77" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
         <v>315</v>
       </c>
-      <c r="C76" t="s">
+      <c r="B77" t="s">
         <v>316</v>
       </c>
-      <c r="D76" t="s">
-[...7 lines deleted...]
-      <c r="N76" t="s">
+      <c r="C77" t="s">
         <v>317</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77" t="s">
+      <c r="D77" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J77" s="1">
+        <v>46456.125</v>
+      </c>
+      <c r="K77">
+        <v>32</v>
+      </c>
+      <c r="L77" t="s">
         <v>318</v>
       </c>
-      <c r="B77" t="s">
+    </row>
+    <row r="78" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
         <v>319</v>
       </c>
-      <c r="C77" t="s">
+      <c r="B78" t="s">
         <v>320</v>
       </c>
-      <c r="D77" t="s">
-[...7 lines deleted...]
-      <c r="N77" t="s">
+      <c r="C78" t="s">
         <v>321</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78" t="s">
+      <c r="D78" t="s">
+        <v>15</v>
+      </c>
+      <c r="I78" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J78" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K78">
+        <v>8</v>
+      </c>
+      <c r="L78" t="s">
         <v>322</v>
       </c>
-      <c r="B78" t="s">
+    </row>
+    <row r="79" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
         <v>323</v>
       </c>
-      <c r="C78" t="s">
+      <c r="B79" t="s">
         <v>324</v>
       </c>
-      <c r="D78" t="s">
-[...10 lines deleted...]
-      <c r="N78" t="s">
+      <c r="C79" t="s">
         <v>325</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79" t="s">
+      <c r="D79" t="s">
+        <v>15</v>
+      </c>
+      <c r="I79" s="1">
+        <v>46091.125</v>
+      </c>
+      <c r="J79" s="1">
+        <v>47552.125</v>
+      </c>
+      <c r="K79">
+        <v>8</v>
+      </c>
+      <c r="L79" t="s">
         <v>326</v>
-      </c>
-[...15 lines deleted...]
-        <v>329</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">